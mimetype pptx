--- v0 (2026-04-05)
+++ v1 (2026-08-22)
@@ -1,89 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483660" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
-    <p:sldId id="259" r:id="rId5"/>
-[...7 lines deleted...]
-    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="277" r:id="rId5"/>
+    <p:sldId id="278" r:id="rId6"/>
+    <p:sldId id="274" r:id="rId7"/>
+    <p:sldId id="275" r:id="rId8"/>
+    <p:sldId id="276" r:id="rId9"/>
+    <p:sldId id="279" r:id="rId10"/>
+    <p:sldId id="280" r:id="rId11"/>
+    <p:sldId id="281" r:id="rId12"/>
+    <p:sldId id="282" r:id="rId13"/>
+    <p:sldId id="283" r:id="rId14"/>
+    <p:sldId id="272" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="pt-BR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -138,125 +153,188 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:clrMru>
-[...1 lines deleted...]
-  </p:clrMru>
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="15000" autoAdjust="0"/>
+    <p:restoredLeft sz="15017" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="104" d="100"/>
+          <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="576" y="72"/>
+        <p:origin x="144" y="252"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -285,54 +363,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Clique para editar o título mestre</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtítulo 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -350,1181 +427,1557 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o estilo do subtítulo mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o estilo do subtítulo mestre</a:t>
-[...22 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Imagem 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Imagem 7" descr="Forma, Seta&#10;&#10;O conteúdo gerado por IA pode estar incorreto.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C530B257-A929-5CB8-FA92-9518F4D90A27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="205415" y="282803"/>
+            <a:ext cx="2512289" cy="1029746"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2495027901"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1393967590"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Título e texto vertical">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto Vertical 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o título mestre</a:t>
-[...74 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1113981662"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2634865255"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Título e texto verticais">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título Vertical 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Clique para editar o título mestre</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espaço Reservado para Texto Vertical 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
-[...50 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1661832921"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2302685439"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Título e conteúdo">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Slide de Título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1"/>
-[...4 lines deleted...]
-            <p:ph type="title"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6858DC52-EA35-3FF1-B260-9934C865A70D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtítulo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB108B4D-6360-F567-DC13-42F12224F847}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o estilo do subtítulo Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6F45A29-C7E3-928B-7E8C-E6FD42DE1E42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o título mestre</a:t>
-[...74 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AED3FAF-9CD8-E372-B1DF-CDCEF8FB969D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5"/>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7484E180-58EC-5B69-ED6F-AE76DD4AFE4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1598210113"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4160900692"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Título e Conteúdo">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0357B830-862A-4755-A613-FA69AB8467D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C84BE2E8-E7BF-BE25-5FBE-A62E8B0AEAE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{503FFDA2-9A20-31D7-85F3-1470836A09C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13F2AEB4-89B7-B1ED-4162-51BD5B67FFA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{623869E4-5294-5C76-93A5-F856D9A10679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524919639"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Cabeçalho da Seção">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEAADFD5-1842-56C0-F937-8F57CA6667CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-[...8 lines deleted...]
-          <p:cNvPr id="3" name="Espaço Reservado para Texto 2"/>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A4F236F-F864-0596-7D5A-75E6C21968F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{802AB566-817F-4680-6FBA-B404AC880B7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
-[...21 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46B450B5-2B5A-F9AE-1669-2A69949EE818}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5"/>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBB80DF6-675E-12A1-18BF-7FC4DA8B46D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2462233791"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2227571621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Duas Partes de Conteúdo">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B2912A-6292-62CF-8188-554182A3861C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-[...8 lines deleted...]
-          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2"/>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF1AB4F-FAA5-F8EF-9D83-56FD9F780A7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Segundo nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Terceiro nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quarto nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quinto nível</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Espaço Reservado para Conteúdo 3"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Conteúdo 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDD860F-8C40-06FB-5367-2A16B254ABBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Data 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C01BAF74-DB0F-3CBC-1DF8-0453E5AC415D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
-[...50 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5"/>
+          <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78C83942-A117-282E-5E9E-4F1F58953B31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6"/>
+          <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A93B94B7-9F16-DDC3-EACA-FDBBB5B4BB02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3259635265"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375230928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparação">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAE1CCBE-4FF8-23DD-885C-813B7990C23C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-[...8 lines deleted...]
-          <p:cNvPr id="3" name="Espaço Reservado para Texto 2"/>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D840A60-0134-8EB8-A8DE-182AF21757A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -1537,116 +1990,127 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Espaço Reservado para Conteúdo 3"/>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Conteúdo 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB268015-A5C0-259E-0EEE-807B62E2A66D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Segundo nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Terceiro nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quarto nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quinto nível</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Espaço Reservado para Texto 4"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Texto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F4D298-1ED2-BC35-FAB9-1A0DB7289B99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -1659,541 +2123,621 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="6" name="Espaço Reservado para Conteúdo 5"/>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Conteúdo 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06C0BF5F-84FE-7AB1-67B0-5FA8F9BBA766}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espaço Reservado para Data 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDF9B3D4-F7E8-1878-754B-46958EA2CD99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
-[...50 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Espaço Reservado para Rodapé 7"/>
+          <p:cNvPr id="8" name="Espaço Reservado para Rodapé 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A84F1748-5A3C-9E64-8E99-D658B920610F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Espaço Reservado para Número de Slide 8"/>
+          <p:cNvPr id="9" name="Espaço Reservado para Número de Slide 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE700A1D-0207-1F17-2073-694951DFD0E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2866167857"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1594097096"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Somente título">
+  <p:cSld name="Somente Título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63437A17-1E52-6A94-C0D3-A2700C457AD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Data 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF954F67-7DBF-58DE-EAE2-36CF0380141B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o título mestre</a:t>
-[...22 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espaço Reservado para Rodapé 3"/>
+          <p:cNvPr id="4" name="Espaço Reservado para Rodapé 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE57D8F5-A0F0-62ED-7BBE-B4273417F227}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Espaço Reservado para Número de Slide 4"/>
+          <p:cNvPr id="5" name="Espaço Reservado para Número de Slide 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FE4E9D-7AC4-CA61-61C6-B587E4733081}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1353339852"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2082717399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Em branco">
+  <p:cSld name="Em Branco">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Espaço Reservado para Data 1"/>
+          <p:cNvPr id="2" name="Espaço Reservado para Data 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{935311BB-1259-0F45-6ADF-A0D79FF214D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CB8EB23-2E6C-4CA0-935E-76A97A59F52D}" type="datetimeFigureOut">
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Espaço Reservado para Rodapé 2"/>
+          <p:cNvPr id="3" name="Espaço Reservado para Rodapé 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{570760ED-B2BD-2DA1-45D7-EE7236F75CDF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Espaço Reservado para Número de Slide 3"/>
+          <p:cNvPr id="4" name="Espaço Reservado para Número de Slide 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36BC153A-E9BF-4379-B6A3-77EEBA307C9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3785576853"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1265565676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Conteúdo com Legenda">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73B2D9E-5397-F1D9-881D-1F7E0E6C947A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-[...8 lines deleted...]
-          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2"/>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E21B571-E346-1CE1-EB98-2A5E48EEB116}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Segundo nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Terceiro nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quarto nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quinto nível</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Espaço Reservado para Texto 3"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Texto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66A81F21-FDDC-1C17-6C07-A3034335F9FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -2206,125 +2750,2330 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Data 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CE9C49D-2281-8ED2-80BE-9B5DA51D752F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
-[...21 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5"/>
+          <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C49D799-0581-2B92-6FD8-29B2A5F0A3B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6"/>
+          <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45DA98A6-AF00-EC1D-E8E8-B7993AB1D779}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="286941864"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1809695786"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Título e conteúdo">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2302504694"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Imagem com Legenda">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23663282-0D7C-B3E6-5391-8326AE6F01F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Imagem 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8F11AF2-E85B-BF07-391D-084BB2469344}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Texto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{603FA0AA-1674-1B8B-C8D1-1BBCB81A6312}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Data 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A56E9317-DF2B-DA4E-EDB8-D6956CDF249F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A680D8DF-90C9-EF8E-2B5B-C79420EB812D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19BDA0B6-A514-3624-EB4F-31E78C86C450}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3801853834"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Título e Texto Vertical">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6B742F5-2706-7D57-39E5-22B44A99DFE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto Vertical 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A74F753-7B3C-0AFD-B175-27C22ED6C2C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D371FBD-0B98-4DC1-F2DF-AA72D3EA42A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAC00D46-AFED-440B-78F8-3B825E78D36B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F78EAF7-45F1-F139-FF68-AD98051EBF42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1892958325"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Texto e Título Vertical">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título Vertical 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADD8A97-7E7D-67D9-D44E-B976FD8EB35E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto Vertical 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0FE463E-6F94-4F57-6125-26B62BB0D6DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A853A5-FCA4-DA2E-A36E-131878E9BCAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{130E4ACD-A05C-B4EF-40BA-A2B60DCC49B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54B71D3E-16C7-1913-F5B2-8B13332905EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="634914424"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Cabeçalho da Seção">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1125266446"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Duas Partes de Conteúdo">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Conteúdo 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Data 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1108473403"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparação">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Conteúdo 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Texto 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Conteúdo 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espaço Reservado para Data 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Espaço Reservado para Rodapé 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Espaço Reservado para Número de Slide 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2119446389"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Somente título">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Data 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Rodapé 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Número de Slide 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="535928689"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Em branco">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Espaço Reservado para Data 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Rodapé 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Número de Slide 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1494740704"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Conteúdo com Legenda">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Conteúdo 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Texto 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Data 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="409665786"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Imagem com Legenda">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2332,54 +5081,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Clique para editar o título mestre</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espaço Reservado para Imagem 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -2459,291 +5207,293 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o texto mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Data 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>Clique para editar o texto mestre</a:t>
-[...21 lines deleted...]
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espaço Reservado para Rodapé 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espaço Reservado para Número de Slide 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1958048126"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1269865266"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espaço Reservado para Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Clique para editar o título mestre</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espaço Reservado para Texto 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Clique para editar o texto mestre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Segundo nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Terceiro nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quarto nível</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:rPr lang="pt-BR"/>
               <a:t>Quinto nível</a:t>
             </a:r>
-            <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espaço Reservado para Data 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{6CB8EB23-2E6C-4CA0-935E-76A97A59F52D}" type="datetimeFigureOut">
+            <a:fld id="{BEF70241-16EC-4C23-8EF5-27DE50CCDE81}" type="datetimeFigureOut">
               <a:rPr lang="pt-BR" smtClean="0"/>
-              <a:t>25/07/2021</a:t>
+              <a:t>13/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2775,62 +5525,62 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{29AF17A9-CE4F-455B-B744-905C7E5E2936}" type="slidenum">
+            <a:fld id="{7990FBFB-02CE-44A1-B8FC-7E655DFD70F6}" type="slidenum">
               <a:rPr lang="pt-BR" smtClean="0"/>
               <a:t>‹nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="935639354"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2958367638"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3087,1372 +5837,1799 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Espaço Reservado para Título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51345AE2-4C5C-D759-14F5-957053BB7199}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar o título Mestre</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Espaço Reservado para Texto 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D37158FB-4503-37A6-E4D1-CA42A67EA617}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Clique para editar os estilos de texto Mestres</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Segundo nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Terceiro nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quarto nível</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pt-BR"/>
+              <a:t>Quinto nível</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Espaço Reservado para Data 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A30DB6D7-C320-4560-8A18-81BE5042071D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E0908D67-9436-4688-8F3E-133051A0E5AA}" type="datetimeFigureOut">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>13/04/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Espaço Reservado para Rodapé 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B886C73-E29D-86CC-55C1-98B87FD45FC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Espaço Reservado para Número de Slide 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95B950DC-68E0-433D-7458-87FFF08FBCA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{81684484-E318-4C0B-9EC8-6F7B79AE78B4}" type="slidenum">
+              <a:rPr lang="pt-BR" smtClean="0"/>
+              <a:t>‹nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3671832719"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId7"/>
+    <p:sldLayoutId id="2147483668" r:id="rId8"/>
+    <p:sldLayoutId id="2147483669" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="pt-BR"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Imagem 5"/>
+          <p:cNvPr id="9" name="Imagem 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5960CB4E-AF3E-60D6-7F56-FF746BEFD351}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="CaixaDeTexto 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{906C1663-4B8E-E08D-AB74-080555ACE4B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3631721" y="3968152"/>
+            <a:ext cx="5546785" cy="1446550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título da apresentação</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1032808013"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D745A4EF-B9D4-0C67-0D1D-6B3C5F72F965}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E54159A3-0832-6513-2497-8AF14F5CA392}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="878794751"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70CD2516-AFE3-5599-B53E-B8EBB5EA9F13}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3763E94F-9562-F610-EEAE-9564BF04BAC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="156106120"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24BA6747-6987-716F-B058-B3461C9588C1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC28E0E1-16CB-2616-1444-8085151D2924}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1967178065"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{362F97C2-AAB9-BACE-33ED-8918619691DF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Retângulo 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0662D7-FE18-B76F-7C41-CA547AD97E03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5660658"/>
+            <a:ext cx="12192000" cy="1370062"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="pt-BR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="CaixaDeTexto 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D924384-B74D-8212-5532-C346A5276803}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5965038"/>
+            <a:ext cx="12192000" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OBRIGADO PELA ATENÇÃO!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Imagem 2" descr="Código QR&#10;&#10;O conteúdo gerado por IA pode estar incorreto.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB51102E-4562-1B05-042D-3CC8C022F876}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...112 lines deleted...]
-            <a:ext cx="2645669" cy="637033"/>
+            <a:off x="508000" y="-244352"/>
+            <a:ext cx="11069320" cy="5905009"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2656271117"/>
-[...390 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1083834566"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2254701886"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A85D25-9555-DECD-A62B-2A04F1D41014}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4247686699"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2386562513"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{398B3500-AA22-FA94-E89B-ABA47707522A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9FFC432-C10C-2381-C8FE-25C46953CAA0}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2645190408"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="465801919"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C85F27-ADE3-128A-7F7B-BC704C3F91BF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB21880-05D5-02C8-BA66-F9DD93B39C33}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1442450386"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2274761506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A23A66F-FCE9-AD9D-29F7-36143D53F2DC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE396D76-B2A8-79FF-8809-0C77B09C96D0}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2984065800"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2969226869"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{367971A5-C08A-581E-B8C2-8EEF6BFA37CC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E247C3-E2E2-16F0-15B4-388D793E8327}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3195063736"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4215513369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1207C81F-744E-5B12-275B-6755B570B585}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70CEEEBA-9B79-C0E1-39D4-811B9875BC9C}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1377180174"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4037760571"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90363EF6-12F5-6150-7AB1-B334DB0A3651}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8809C4A-B0AE-FC10-1932-3A3B67ED2B2F}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910196711"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="394913730"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A97593BE-D334-0F34-5D7A-578E97215AF6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CaixaDeTexto 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58ABCB97-2854-D6CA-BF9F-87E4436B60F4}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="5695460"/>
-            <a:ext cx="12192001" cy="944254"/>
+            <a:off x="3238652" y="650904"/>
+            <a:ext cx="6176514" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inserir título...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="145251584"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2003314020"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4679,96 +7856,416 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Personalizar design">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>8</Words>
+  <Words>41</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>3</Paragraphs>
-  <Slides>12</Slides>
+  <Paragraphs>13</Paragraphs>
+  <Slides>13</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fontes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de slides</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Tema do Office</vt:lpstr>
+      <vt:lpstr>Personalizar design</vt:lpstr>
+      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Apresentação do PowerPoint</dc:title>
-  <dc:creator>Ana Claudia Sodré</dc:creator>
+  <dc:creator>Carlos Fernando Reis da Costa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>